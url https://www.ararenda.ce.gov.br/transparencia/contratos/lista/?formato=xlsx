--- v0 (2026-07-20)
+++ v1 (2026-07-20)
@@ -480,51 +480,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="28" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
     <col width="11" customWidth="1" min="7" max="7"/>
     <col width="11" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>RELAÇÃO DOS CONTRATOS CELEBRADOS</t>
         </is>
       </c>
     </row>
     <row r="2" ht="16" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Portal de Transparência — Exportado em: 20/07/2026 19:14 — Total: 188 contratos</t>
+          <t>Portal de Transparência — Exportado em: 20/07/2026 23:07 — Total: 188 contratos</t>
         </is>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Nº/Ano</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Contratado</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>CPF/CNPJ</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Objeto</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">